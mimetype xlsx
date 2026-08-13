--- v0 (2026-05-15)
+++ v1 (2026-08-13)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -597,392 +597,392 @@
         <is>
           <t>Сетка тканая 0,16 мм П90 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>298 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Сетка тканая 0,18 мм П80 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>437 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,22 мм П64 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,2 мм П72 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>747 ₽/м2</t>
+          <t>454 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,22 мм П68 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,2 мм П76 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>792 ₽/м2</t>
+          <t>589 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,22 мм СД160 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,2 мм С160 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>797 ₽/м2</t>
+          <t>653 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,25 мм С100 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,2 мм С200 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>799 ₽/м2</t>
+          <t>731 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,25 мм С120 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,2 мм СД200 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>828 ₽/м2</t>
+          <t>742 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,25 мм СД120 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,22 мм П64 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>991 ₽/м2</t>
+          <t>747 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,28 мм П52 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,22 мм П68 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1038 ₽/м2</t>
+          <t>792 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,28 мм П56 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,22 мм СД160 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1045 ₽/м2</t>
+          <t>797 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,28 мм П60 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,25 мм С100 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1153 ₽/м2</t>
+          <t>799 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,28 мм СД80 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,25 мм С120 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1220 ₽/м2</t>
+          <t>828 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,2 мм П72 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,25 мм СД120 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>454 ₽/м2</t>
+          <t>991 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,2 мм П76 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,28 мм П52 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>589 ₽/м2</t>
+          <t>1038 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,2 мм С160 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,28 мм П56 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>653 ₽/м2</t>
+          <t>1045 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,2 мм С200 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,28 мм П60 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>731 ₽/м2</t>
+          <t>1153 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,2 мм СД200 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,28 мм СД80 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>742 ₽/м2</t>
+          <t>1220 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,35 мм П40 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,3 мм П44 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1384 ₽/м2</t>
+          <t>1272 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,35 мм С80 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,3 мм П48 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1512 ₽/м2</t>
+          <t>1332 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,35 мм СД64 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,3 мм С90 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1636 ₽/м2</t>
+          <t>1353 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,3 мм П44 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,3 мм СД72 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1272 ₽/м2</t>
+          <t>1362 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,3 мм П48 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,35 мм П40 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1332 ₽/м2</t>
+          <t>1384 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,3 мм С90 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,35 мм С80 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1353 ₽/м2</t>
+          <t>1512 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,3 мм СД72 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,35 мм СД64 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1362 ₽/м2</t>
+          <t>1636 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,45 мм С64 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,4 мм П24 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1919 ₽/м2</t>
+          <t>1662 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,4 мм П24 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,4 мм П28 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1662 ₽/м2</t>
+          <t>1712 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,4 мм П28 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,4 мм П32 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1712 ₽/м2</t>
+          <t>1832 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,4 мм П32 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,4 мм П36 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1832 ₽/м2</t>
+          <t>1851 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,4 мм П36 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,4 мм С72 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1851 ₽/м2</t>
+          <t>1872 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,4 мм С72 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,4 мм СД56 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1872 ₽/м2</t>
+          <t>1885 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Сетка тканая 0,4 мм СД56 ГОСТ 3187-76</t>
+          <t>Сетка тканая 0,45 мм С64 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1885 ₽/м2</t>
+          <t>1919 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Сетка тканая 0,5 мм С56 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>1977 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Сетка тканая 0,5 мм СД48 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>1978 ₽/м2</t>
         </is>
@@ -1029,66 +1029,66 @@
         <is>
           <t>Сетка тканая 0,7 мм СД32 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>2240 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Сетка тканая 0,9 мм С32 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>2274 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Сетка тканая 1,2 мм С24 ГОСТ 3187-76</t>
+          <t>Сетка тканая 1 мм СД24 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2457 ₽/м2</t>
+          <t>2394 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Сетка тканая 1 мм СД24 ГОСТ 3187-76</t>
+          <t>Сетка тканая 1,2 мм С24 ГОСТ 3187-76</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2394 ₽/м2</t>
+          <t>2457 ₽/м2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>