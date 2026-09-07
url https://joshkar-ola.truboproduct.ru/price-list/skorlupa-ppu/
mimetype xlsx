--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -1833,884 +1833,884 @@
         <is>
           <t>Скорлупа ППУ битумная для канализационных труб 89х25 мм K-flex</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Скорлупа ППУ битумная для канализационных труб 8х9 мм K-flex</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 110х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 16х9 мм Energoflex</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>697 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 133х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 18х4 мм Energoflex</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>726 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 15х6 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 18х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>337 ₽/шт.</t>
+          <t>382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 18х13 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 22х4 мм Energoflex</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>355 ₽/шт.</t>
+          <t>452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 18х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 22х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>359 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 20х20 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 22х9 мм Energoflex</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>393 ₽/шт.</t>
+          <t>454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 20х25 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 28х4 мм Energoflex</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>395 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 22х20 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 28х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>409 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 22х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 35х4 мм Energoflex</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>406 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 28х13 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для ПЭ труб 35х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>477 ₽/шт.</t>
+          <t>544 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 28х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 110х9 мм K-flex</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>484 ₽/шт.</t>
+          <t>697 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 32х30 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 133х13 мм K-flex</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 32х40 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 15х6 мм K-flex</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>337 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 32х50 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 18х13 мм Energoflex</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>355 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 35х20 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 18х9 мм K-flex</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>359 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 35х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 20х20 мм K-flex</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>522 ₽/шт.</t>
+          <t>393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 40х40 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 20х25 мм K-flex</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>557 ₽/шт.</t>
+          <t>395 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 42х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 22х20 мм Energoflex</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>562 ₽/шт.</t>
+          <t>409 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 48х20 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 22х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 54х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 28х13 мм Energoflex</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>606 ₽/шт.</t>
+          <t>477 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 57х40 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 28х9 мм K-flex</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>628 ₽/шт.</t>
+          <t>484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 64х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 32х30 мм K-flex</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 76х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 32х40 мм K-flex</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>658 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 89х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 32х50 мм K-flex</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>668 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 110х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 35х20 мм Energoflex</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>701 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 110х5 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 35х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>701 ₽/шт.</t>
+          <t>522 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 15х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 40х40 мм K-flex</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>343 ₽/шт.</t>
+          <t>557 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 18х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 42х9 мм K-flex</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>371 ₽/шт.</t>
+          <t>562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 18х13 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 48х20 мм Energoflex</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 18х4 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 54х9 мм K-flex</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>366 ₽/шт.</t>
+          <t>606 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 18х6 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 57х40 мм K-flex</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>367 ₽/шт.</t>
+          <t>628 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 18х6 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 64х13 мм K-flex</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 18х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 76х13 мм K-flex</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>377 ₽/шт.</t>
+          <t>658 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 22х13 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для вентиляционных труб 89х13 мм K-flex</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>443 ₽/шт.</t>
+          <t>668 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 22х4 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 110х13 мм K-flex</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>426 ₽/шт.</t>
+          <t>701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 22х6 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 110х5 мм K-flex</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>428 ₽/шт.</t>
+          <t>701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 22х6 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 15х6 мм Energoflex</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>439 ₽/шт.</t>
+          <t>343 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 22х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 18х13 мм K-flex</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>430 ₽/шт.</t>
+          <t>371 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 22х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 18х13 мм Thermaflex</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>440 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 28х13 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 18х4 мм K-flex</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 28х6 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 18х6 мм K-flex</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 28х6 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 18х6 мм Thermaflex</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 28х9 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 18х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>486 ₽/шт.</t>
+          <t>377 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 28х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 22х13 мм Thermaflex</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 35х4 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 22х4 мм K-flex</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>530 ₽/шт.</t>
+          <t>426 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 35х6 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 22х6 мм K-flex</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>530 ₽/шт.</t>
+          <t>428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 35х6 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 22х6 мм Thermaflex</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>536 ₽/шт.</t>
+          <t>439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 35х9 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 22х9 мм K-flex</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>529 ₽/шт.</t>
+          <t>430 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 35х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 22х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>440 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 35х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 28х13 мм K-flex</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>540 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 42х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 28х6 мм K-flex</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>574 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для медных труб 48х9 мм K-flex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 28х6 мм Thermaflex</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>589 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 18х6 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 28х9 мм Energoflex</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>378 ₽/шт.</t>
+          <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 18х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 28х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>379 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 22х6 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 35х4 мм K-flex</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>444 ₽/шт.</t>
+          <t>530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 22х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 35х6 мм K-flex</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>446 ₽/шт.</t>
+          <t>530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 28х13 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 35х6 мм Thermaflex</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>495 ₽/шт.</t>
+          <t>536 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 35х13 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 35х9 мм Energoflex</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>541 ₽/шт.</t>
+          <t>529 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 35х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 35х9 мм K-flex</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>540 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для отопления 42х9 мм Thermaflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 35х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>578 ₽/шт.</t>
+          <t>540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 16х9 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 42х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>574 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 18х4 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для медных труб 48х9 мм K-flex</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>589 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 18х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 18х6 мм Thermaflex</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>382 ₽/шт.</t>
+          <t>378 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 22х4 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 18х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>452 ₽/шт.</t>
+          <t>379 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 22х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 22х6 мм Thermaflex</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>444 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 22х9 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 22х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>454 ₽/шт.</t>
+          <t>446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 28х4 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 28х13 мм Thermaflex</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>495 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 28х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 35х13 мм Thermaflex</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>541 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 35х4 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 35х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Скорлупа ППУ оцинкованная для ПЭ труб 35х6 мм Energoflex</t>
+          <t>Скорлупа ППУ оцинкованная для отопления 42х9 мм Thermaflex</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>544 ₽/шт.</t>
+          <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Скорлупа ППУ стеклопластик 100 мм</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>687 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Скорлупа ППУ стеклопластик 110 мм</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>703 ₽/шт.</t>
         </is>