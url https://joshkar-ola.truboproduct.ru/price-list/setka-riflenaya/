--- v0 (2026-05-25)
+++ v1 (2026-09-15)
@@ -485,466 +485,466 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Сетка рифленая 100 СР 10 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 1,6 ЧР 0,9 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2972 ₽/м2</t>
+          <t>1644 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Сетка рифленая 10 Р 3 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>2174 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Сетка рифленая 12 Р 3 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 100 СР 10 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2205 ₽/м2</t>
+          <t>2972 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Сетка рифленая 13 Р 3 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 12 Р 3 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2236 ₽/м2</t>
+          <t>2205 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Сетка рифленая 14 Р 3,6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 13 Р 3 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2249 ₽/м2</t>
+          <t>2236 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Сетка рифленая 15 Р 3,6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 14 Р 3,6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2397 ₽/м2</t>
+          <t>2249 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Сетка рифленая 16 Р 4 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 15 Р 3,6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2407 ₽/м2</t>
+          <t>2397 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Сетка рифленая 1,6 ЧР 0,9 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 16 Р 4 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1644 ₽/м2</t>
+          <t>2407 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Сетка рифленая 18 Р 3,6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>2457 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Сетка рифленая 20 Р 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 2 ЧР 1,2 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2485 ₽/м2</t>
+          <t>1650 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Сетка рифленая 22 Р 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 2,6 ЧР 1,2 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2497 ₽/м2</t>
+          <t>1681 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Сетка рифленая 25 Р 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 20 Р 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2514 ₽/м2</t>
+          <t>2485 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Сетка рифленая 2,6 ЧР 1,2 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 22 Р 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1681 ₽/м2</t>
+          <t>2497 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Сетка рифленая 2 ЧР 1,2 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 25 Р 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1650 ₽/м2</t>
+          <t>2514 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Сетка рифленая 32 СР 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 3 ЧР 1,2 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2556 ₽/м2</t>
+          <t>1771 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Сетка рифленая 35 СР 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 32 СР 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2641 ₽/м2</t>
+          <t>2556 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Сетка рифленая 37 СР 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 35 СР 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2703 ₽/м2</t>
+          <t>2641 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Сетка рифленая 3 ЧР 1,2 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 37 СР 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1771 ₽/м2</t>
+          <t>2703 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Сетка рифленая 40 СР 5 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 4 Р 1,6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2703 ₽/м2</t>
+          <t>1897 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Сетка рифленая 45 СР 5,6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 4 ЧР 1,6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2754 ₽/м2</t>
+          <t>1859 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Сетка рифленая 4 Р 1,6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 40 СР 5 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1897 ₽/м2</t>
+          <t>2703 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Сетка рифленая 4 ЧР 1,6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 45 СР 5,6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1859 ₽/м2</t>
+          <t>2754 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Сетка рифленая 50 СР 6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 5 Р 2 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2777 ₽/м2</t>
+          <t>1926 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Сетка рифленая 55 СР 6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 50 СР 6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2788 ₽/м2</t>
+          <t>2777 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Сетка рифленая 5 Р 2 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 55 СР 6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1926 ₽/м2</t>
+          <t>2788 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Сетка рифленая 60 СР 6 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 6 Р 2,2 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2824 ₽/м2</t>
+          <t>2028 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Сетка рифленая 65 СР 8 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 60 СР 6 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2846 ₽/м2</t>
+          <t>2824 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Сетка рифленая 6 Р 2,2 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 65 СР 8 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2028 ₽/м2</t>
+          <t>2846 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Сетка рифленая 70 СР 8 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>2887 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Сетка рифленая 75 СР 10 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2901 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Сетка рифленая 80 СР 10 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 8 Р 3 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2921 ₽/м2</t>
+          <t>2170 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Сетка рифленая 8 Р 3 мм ГОСТ 3306-88</t>
+          <t>Сетка рифленая 80 СР 10 мм ГОСТ 3306-88</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2170 ₽/м2</t>
+          <t>2921 ₽/м2</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>