--- v0 (2026-05-26)
+++ v1 (2026-09-13)
@@ -485,1224 +485,1224 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Откидной болт 100х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 100х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Откидной болт 100х1,25 мм М8 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 100х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Откидной болт 100х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 100х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Откидной болт 100х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 100х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Откидной болт 100х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 100х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Откидной болт 100х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 100х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Откидной болт 100х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 100х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Откидной болт 100х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 100х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Откидной болт 100х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 100х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Откидной болт 100х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 100х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Откидной болт 100х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 100х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Откидной болт 100х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Откидной болт 110х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 110х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Откидной болт 110х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 110х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Откидной болт 110х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 110х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Откидной болт 110х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 110х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Откидной болт 110х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 110х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Откидной болт 110х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 110х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>104 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Откидной болт 110х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 110х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Откидной болт 110х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 110х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>104 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Откидной болт 110х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Откидной болт 120х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Откидной болт 125х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 125х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Откидной болт 125х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 125х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>111 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Откидной болт 125х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 125х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Откидной болт 125х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 125х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Откидной болт 125х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 125х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>111 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Откидной болт 125х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 125х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>105 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Откидной болт 125х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 125х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Откидной болт 125х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 125х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Откидной болт 125х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 125х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>105 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Откидной болт 125х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 125х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Откидной болт 125х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>107 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Откидной болт 125х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 125х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>106 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Откидной болт 140х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 140х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Откидной болт 140х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 140х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Откидной болт 140х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 140х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Откидной болт 140х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 140х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Откидной болт 140х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 140х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Откидной болт 140х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 140х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Откидной болт 140х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 140х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>112 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Откидной болт 140х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 140х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>118 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Откидной болт 140х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Откидной болт 140х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 140х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Откидной болт 140х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 140х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Откидной болт 140х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Откидной болт 160х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 160х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Откидной болт 160х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 160х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Откидной болт 160х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 160х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Откидной болт 160х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 160х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>125 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Откидной болт 160х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 160х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Откидной болт 160х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 160х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>125 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Откидной болт 160х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 160х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Откидной болт 160х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Откидной болт 160х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 160х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Откидной болт 160х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 160х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Откидной болт 160х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Откидной болт 180х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 180х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>126 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Откидной болт 180х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 180х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Откидной болт 180х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 180х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Откидной болт 180х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 180х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>126 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Откидной болт 180х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 180х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>131 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Откидной болт 180х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Откидной болт 180х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 180х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Откидной болт 180х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 180х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Откидной болт 180х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Откидной болт 200х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 200х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>136 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Откидной болт 200х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 200х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Откидной болт 200х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 200х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>136 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Откидной болт 200х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 200х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>132 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Откидной болт 200х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 200х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Откидной болт 200х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Откидной болт 200х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 200х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Откидной болт 200х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 200х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>133 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Откидной болт 200х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>133 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Откидной болт 220х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 220х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Откидной болт 220х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 220х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Откидной болт 220х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 220х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Откидной болт 220х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Откидной болт 220х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 220х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Откидной болт 220х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 220х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>137 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Откидной болт 220х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Откидной болт 250х24 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 250х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Откидной болт 250х2,5 мм М20 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 250х24 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Откидной болт 250х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 250х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Откидной болт 250х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Откидной болт 250х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 250х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Откидной болт 250х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 250х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Откидной болт 250х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Откидной болт 25х0,8 мм М5 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>50 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Откидной болт 25х5 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>51 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Откидной болт 280х30 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 280х3 мм М24 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Откидной болт 280х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Откидной болт 280х36 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 280х30 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Откидной болт 280х3 мм М24 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 280х36 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Откидной болт 280х4 мм М36 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Откидной болт 320х3,5 мм М30 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>147 ₽/шт.</t>
         </is>
@@ -1809,104 +1809,104 @@
         <is>
           <t>Откидной болт 36х8 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>53 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Откидной болт 40х0,8 мм М5 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Откидной болт 40х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 40х1 мм М6 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>60 ₽/шт.</t>
+          <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Откидной болт 40х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Откидной болт 40х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Откидной болт 40х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>54 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Откидной болт 40х1 мм М6 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 40х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>54 ₽/шт.</t>
+          <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Откидной болт 40х5 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Откидной болт 40х6 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>59 ₽/шт.</t>
         </is>
@@ -1977,128 +1977,128 @@
         <is>
           <t>Откидной болт 45х8 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Откидной болт 50х0,8 мм М5 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>60 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Откидной болт 50х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 50х1 мм М6 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Откидной болт 50х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Откидной болт 50х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 50х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Откидной болт 50х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 50х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>65 ₽/шт.</t>
+          <t>61 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Откидной болт 50х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 50х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Откидной болт 50х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 50х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Откидной болт 50х1 мм М6 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 50х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>61 ₽/шт.</t>
+          <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Откидной болт 50х5 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>64 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Откидной болт 50х6 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>64 ₽/шт.</t>
         </is>
@@ -2169,140 +2169,140 @@
         <is>
           <t>Откидной болт 55х8 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>65 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Откидной болт 60х0,8 мм М5 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Откидной болт 60х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 60х1 мм М6 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>66 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Откидной болт 60х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Откидной болт 60х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 60х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Откидной болт 60х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 60х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>67 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Откидной болт 60х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 60х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Откидной болт 60х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 60х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Откидной болт 60х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 60х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>67 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Откидной болт 60х1 мм М6 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 60х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>66 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Откидной болт 60х5 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Откидной болт 60х6 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>72 ₽/шт.</t>
         </is>
@@ -2361,140 +2361,140 @@
         <is>
           <t>Откидной болт 65х6 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Откидной болт 65х8 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Откидной болт 70х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 70х1 мм М6 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Откидной болт 70х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Откидной болт 70х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 70х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Откидной болт 70х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 70х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Откидной болт 70х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 70х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Откидной болт 70х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 70х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Откидной болт 70х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 70х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Откидной болт 70х1 мм М6 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 70х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Откидной болт 70х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Откидной болт 70х6 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
@@ -2553,152 +2553,152 @@
         <is>
           <t>Откидной болт 75х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Откидной болт 75х8 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Откидной болт 80х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 80х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Откидной болт 80х1,25 мм М8 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 80х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Откидной болт 80х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 80х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Откидной болт 80х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 80х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Откидной болт 80х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 80х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Откидной болт 80х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 80х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Откидной болт 80х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 80х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Откидной болт 80х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 80х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Откидной болт 80х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 80х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Откидной болт 80х8 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Откидной болт 85х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
@@ -2721,164 +2721,164 @@
         <is>
           <t>Откидной болт 85х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Откидной болт 85х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Откидной болт 90х10 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 90х1,25 мм М8 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Откидной болт 90х1,25 мм М8 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 90х1,5 мм М10 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Откидной болт 90х12 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 90х1,75 мм М12 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Откидной болт 90х14 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 90х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Откидной болт 90х1,5 мм М10 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 90х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Откидной болт 90х16 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 90х14 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Откидной болт 90х1,75 мм М12 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 90х16 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Откидной болт 90х20 мм ГОСТ 3033-79</t>
+          <t>Откидной болт 90х2 мм М16 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Откидной болт 90х2,5 мм М20 ст45 ГОСТ 14724-69</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Откидной болт 90х2 мм М16 ст45 ГОСТ 14724-69</t>
+          <t>Откидной болт 90х20 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Откидной болт 95х10 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Откидной болт 95х12 мм ГОСТ 3033-79</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>