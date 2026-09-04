--- v0 (2026-05-14)
+++ v1 (2026-09-04)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -1029,176 +1029,176 @@
         <is>
           <t>Ограждение для лестничны маршей 1000х5941 мм ОЛ 45-10.42 Серия 1.450.3-7.94</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>1398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1000х5941 мм ОЛГ 45-10.42 Серия 1.450.3-7.94</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>1381 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х1580 мм МВ 15.9-16.9Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х1580 мм МВ 15.9-16.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1428 ₽/шт.</t>
+          <t>1439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х1580 мм МВ 15.9-16.9Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х1580 мм МВ 15.9-16.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1439 ₽/шт.</t>
+          <t>1428 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х1800 мм МВ 12.8-18.9Р-1 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х1800 мм МВ 12.8-18.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1437 ₽/шт.</t>
+          <t>1434 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х1800 мм МВ 12.8-18.9Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х1800 мм МВ 12.8-18.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1439 ₽/шт.</t>
+          <t>1437 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х1800 мм МВ 12.8-18.9Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х1800 мм МВ 12.8-18.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1434 ₽/шт.</t>
+          <t>1439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х2100 мм МВ 21.12-21.9Р-1 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х2100 мм МВ 21.12-21.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1446 ₽/шт.</t>
+          <t>1443 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х2100 мм МВ 21.12-21.9Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х2100 мм МВ 21.12-21.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1420 ₽/шт.</t>
+          <t>1446 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х2100 мм МВ 21.12-21.9Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х2100 мм МВ 21.12-21.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1443 ₽/шт.</t>
+          <t>1420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х3000 мм МВ 30.17-30.9Р-1 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х3000 мм МВ 30.17-30.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1451 ₽/шт.</t>
+          <t>1449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х3000 мм МВ 30.17-30.9Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х3000 мм МВ 30.17-30.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1424 ₽/шт.</t>
+          <t>1451 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х3000 мм МВ 30.17-30.9Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х3000 мм МВ 30.17-30.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1449 ₽/шт.</t>
+          <t>1424 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1120х3300 мм МВ 33.18-33.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>1452 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1120х3300 мм МВ 33.18-33.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>1426 ₽/шт.</t>
         </is>
@@ -1209,116 +1209,116 @@
         <is>
           <t>Ограждение для лестничны маршей 1120х3690 мм МВ 15.9-16.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>1461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1120х3690 мм МВ 33.18-33.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>1461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х3900 мм МВ 39.21-39.9Р-1 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х3900 мм МВ 39.21-39.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1463 ₽/шт.</t>
+          <t>1454 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х3900 мм МВ 39.21-39.9Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х3900 мм МВ 39.21-39.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1456 ₽/шт.</t>
+          <t>1463 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х3900 мм МВ 39.21-39.9Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х3900 мм МВ 39.21-39.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1454 ₽/шт.</t>
+          <t>1456 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х600 мм МВ-6.5-6.9Р-1 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х600 мм МВ-6.5-6.9Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1460 ₽/шт.</t>
+          <t>1457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х600 мм МВ-6.5-6.9Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х600 мм МВ-6.5-6.9Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1461 ₽/шт.</t>
+          <t>1460 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1120х600 мм МВ-6.5-6.9Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1120х600 мм МВ-6.5-6.9Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1457 ₽/шт.</t>
+          <t>1461 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1200х1200 мм ОГлМЛХ45-10.24 ГОСТ 23120-78</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>1480 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1200х1200 мм ОГлМЛХ60-10.24 ГОСТ 23120-78</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>1481 ₽/шт.</t>
         </is>
@@ -1689,99 +1689,99 @@
         <is>
           <t>Ограждение для лестничны маршей 1200х7200 мм МД ГОСТ 25772-83</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>1497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1200х7200 мм МН ГОСТ 25772-83</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>1497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1420х2400 мм МД 24.14-24.12Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1420х2400 мм МД 24.14-24.12Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2553 ₽/шт.</t>
+          <t>2562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1420х2400 мм МД 24.14-24.12Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1420х2400 мм МД 24.14-24.12Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2562 ₽/шт.</t>
+          <t>2553 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1420х3000 мм МД 30.17-30.12Р-1 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1420х3000 мм МД 30.17-30.12Р Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2555 ₽/шт.</t>
+          <t>2567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1420х3000 мм МД 30.17-30.12Р-2 Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1420х3000 мм МД 30.17-30.12Р-1 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2567 ₽/шт.</t>
+          <t>2555 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Ограждение для лестничны маршей 1420х3000 мм МД 30.17-30.12Р Серия 1.256.2-2</t>
+          <t>Ограждение для лестничны маршей 1420х3000 мм МД 30.17-30.12Р-2 Серия 1.256.2-2</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>2567 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1800х1800 мм ОГлМЛХ45-10.24 ГОСТ 23120-78</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>2571 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Ограждение для лестничны маршей 1800х1800 мм ОГлМЛХ60-10.24 ГОСТ 23120-78</t>
         </is>