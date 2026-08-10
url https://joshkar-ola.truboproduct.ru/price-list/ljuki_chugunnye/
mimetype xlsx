--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -657,140 +657,140 @@
         <is>
           <t>Квадратные люки 770x85x48 мм</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>1563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Квадратные люки 820x85x48 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>1540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Люки плавающего типа 600x40 мм</t>
+          <t>Люк чугунный для смотровых колодцев ЛМ 450х20 мм ГОСТ 3634-99</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>11599 ₽/шт.</t>
+          <t>1916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Люки плавающего типа 600x60 мм</t>
+          <t>Люк чугунный для смотровых колодцев ЛМ 550х20 мм ГОСТ 3634-99</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>12710 ₽/шт.</t>
+          <t>1867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Люк чугунный для смотровых колодцев ЛМ 450х20 мм ГОСТ 3634-99</t>
+          <t>Люк чугунный для смотровых колодцев С 550х25 мм ГОСТ 3634-99</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1916 ₽/шт.</t>
+          <t>1581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Люк чугунный для смотровых колодцев ЛМ 550х20 мм ГОСТ 3634-99</t>
+          <t>Люк чугунный для смотровых колодцев СТ 550х60 мм ГОСТ 3634-99</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1867 ₽/шт.</t>
+          <t>1657 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Люк чугунный для смотровых колодцев С 550х25 мм ГОСТ 3634-99</t>
+          <t>Люк чугунный для смотровых колодцев Т 550х35 мм ГОСТ 3634-99</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1581 ₽/шт.</t>
+          <t>1540 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Люк чугунный для смотровых колодцев СТ 550х60 мм ГОСТ 3634-99</t>
+          <t>Люк чугунный для смотровых колодцев ТМ 550х50 мм ГОСТ 3634-99</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1657 ₽/шт.</t>
+          <t>1563 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Люк чугунный для смотровых колодцев Т 550х35 мм ГОСТ 3634-99</t>
+          <t>Люки плавающего типа 600x40 мм</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1540 ₽/шт.</t>
+          <t>11599 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Люк чугунный для смотровых колодцев ТМ 550х50 мм ГОСТ 3634-99</t>
+          <t>Люки плавающего типа 600x60 мм</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1563 ₽/шт.</t>
+          <t>12710 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Фланцевый люк 600x40 мм</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>12745 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Фланцевый люк 600x60 мм</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>14658 ₽/шт.</t>
         </is>