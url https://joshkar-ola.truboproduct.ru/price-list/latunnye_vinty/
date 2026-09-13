--- v0 (2026-05-26)
+++ v1 (2026-09-13)
@@ -485,1860 +485,1860 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х20 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х2 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х20 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х2 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х25 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х3 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х25 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х3 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х30 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х4 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х30 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х4 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х35 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х5 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х35 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х5 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х40 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х6 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х40 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,2х6 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х45 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х10 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х45 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х10 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х50 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х11 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х50 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х11 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х55 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х2 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х55 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х2 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х60 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х3 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х60 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х3 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х65 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х4 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х65 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х4 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х70 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х5 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 10х70 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х5 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х25 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х6 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х25 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х6 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х2 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х8 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х2 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х8 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х30 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х9 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х30 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,4х9 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х35 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х10 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х35 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х10 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х3 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х11 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х3 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х11 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х40 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х12 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х40 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х12 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х45 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х13 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х45 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х13 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х4 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х14 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х4 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х14 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х50 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х2 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х50 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х2 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х55 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х3 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х55 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х3 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х5 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х4 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х5 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х4 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х60 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х5 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х60 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х5 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х65 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х6 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х65 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х6 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х6 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х8 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,2х6 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х8 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х70 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х9 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х70 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 1,6х9 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х75 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х20 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х75 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х20 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х80 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х25 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 12х80 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х25 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х10 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х30 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х10 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х30 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х11 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х35 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х11 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х35 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х25 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х40 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х25 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х40 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х2 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х45 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х2 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х45 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х30 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х50 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х30 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х50 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х35 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х55 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х35 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х55 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х3 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х60 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х3 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х60 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х40 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х65 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х40 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х65 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х45 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х70 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х45 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 10х70 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х4 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х25 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х4 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х25 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х50 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х30 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х50 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х30 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х55 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х35 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х55 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х35 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х5 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х40 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х5 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х40 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х60 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х45 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х60 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х45 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х65 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х50 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х65 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х50 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х6 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х55 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х6 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х55 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х70 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х60 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х70 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х60 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х75 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х65 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х75 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х65 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х80 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х70 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х80 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х70 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х8 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х75 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х8 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х75 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х90 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х80 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 14х90 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 12х80 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х9 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х25 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,4х9 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х25 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х10 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х30 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х10 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х30 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х11 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х35 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х11 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х35 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х12 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х40 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х12 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х40 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х13 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х45 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х13 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х45 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х14 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х50 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х14 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х50 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х2 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х55 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х2 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х55 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х30 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х60 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х30 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х60 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х35 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х65 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х35 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х65 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х3 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х70 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х3 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х70 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х40 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х75 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х40 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х75 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х45 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х80 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х45 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х80 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х4 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х90 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х4 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 14х90 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х50 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х30 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х50 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х30 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х55 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х35 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х55 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х35 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х5 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х40 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х5 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х40 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х60 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х45 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х60 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х45 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х65 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х50 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х65 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х50 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х6 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х55 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х6 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х55 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х70 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х60 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х70 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х60 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х75 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х65 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х75 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х65 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х80 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х70 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х80 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х70 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х8 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х75 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х8 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х75 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х90 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х80 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 16х90 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х80 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х9 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х90 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 1,6х9 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 16х90 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 18х35 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 18х35 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>76 ₽/шт.</t>
         </is>
@@ -2661,668 +2661,668 @@
         <is>
           <t>Латунный винт с полукруглой головкой 1х5 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 1х5 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х100 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х10 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х100 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х10 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х110 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х11 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х110 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х11 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х40 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х12 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х40 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х12 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х45 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х13 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х45 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х13 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х50 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х14 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х50 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х14 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х55 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х16 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х55 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х16 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х60 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х20 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х60 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х20 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х65 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х25 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х65 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х25 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х70 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х3 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х70 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х3 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х75 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х4 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х75 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х4 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х80 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х5 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х80 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х5 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х90 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х6 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 20х90 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х6 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х10 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х8 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х10 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х8 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х11 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х9 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х11 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 2,5х9 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х12 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х100 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х12 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х100 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х13 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х110 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х13 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х110 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х14 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х40 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х14 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х40 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х16 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х45 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х16 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х45 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х20 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х50 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х20 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х50 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х25 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х55 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х25 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х55 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х3 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х60 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х3 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х60 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х4 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х65 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х4 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х65 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х5 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х70 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х5 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х70 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х6 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х75 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х6 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х75 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х8 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х80 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х8 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х80 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х9 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х90 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 2,5х9 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 20х90 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 2х10 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 2х10 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>97 ₽/шт.</t>
         </is>
@@ -4125,92 +4125,92 @@
         <is>
           <t>Латунный винт с полукруглой головкой 3х25 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 3х25 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 3х30 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 3х3 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 3х30 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 3х3 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 3х3 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 3х30 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 3х3 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 3х30 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 3х4 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 3х4 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>91 ₽/шт.</t>
         </is>
@@ -4533,92 +4533,92 @@
         <is>
           <t>Латунный винт с полукруглой головкой 4х35 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 4х35 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 4х40 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 4х4 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 4х40 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 4х4 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 4х4 мм Л63 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 4х40 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Латунный винт с полукруглой головкой 4х4 мм ЛС59-1 ГОСТ 17473-80</t>
+          <t>Латунный винт с полукруглой головкой 4х40 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 4х5 мм Л63 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Латунный винт с полукруглой головкой 4х5 мм ЛС59-1 ГОСТ 17473-80</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>84 ₽/шт.</t>
         </is>
@@ -5853,236 +5853,236 @@
         <is>
           <t>Латунный винт с потайной головкой 100х20 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 100х20 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 10х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 10х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 10х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 10х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
@@ -6261,140 +6261,140 @@
         <is>
           <t>Латунный винт с потайной головкой 11х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 11х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 11х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 11х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 11х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 11х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>82 ₽/шт.</t>
         </is>
@@ -6477,236 +6477,236 @@
         <is>
           <t>Латунный винт с потайной головкой 120х20 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 120х20 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 12х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 12х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 12х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 12х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
           <t>86 ₽/шт.</t>
         </is>
@@ -6765,188 +6765,188 @@
         <is>
           <t>Латунный винт с потайной головкой 12х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 12х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 13х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 13х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 13х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 13х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>93 ₽/шт.</t>
         </is>
@@ -7005,188 +7005,188 @@
         <is>
           <t>Латунный винт с потайной головкой 13х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 13х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 14х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 14х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 14х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 14х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
@@ -7245,212 +7245,212 @@
         <is>
           <t>Латунный винт с потайной головкой 14х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 14х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х12 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х12 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х12 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х12 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 16х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 16х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 16х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 16х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
@@ -7557,140 +7557,140 @@
         <is>
           <t>Латунный винт с потайной головкой 18х12 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 18х12 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 18х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 18х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 18х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 18х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
@@ -7797,140 +7797,140 @@
         <is>
           <t>Латунный винт с потайной головкой 20х12 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
           <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 20х12 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
           <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 20х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 20х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 20х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 20х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
@@ -8061,92 +8061,92 @@
         <is>
           <t>Латунный винт с потайной головкой 22х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
           <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 22х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
           <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 22х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 22х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 22х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 22х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 22х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 22х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 22х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 22х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 22х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 22х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
@@ -8301,92 +8301,92 @@
         <is>
           <t>Латунный винт с потайной головкой 25х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 25х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 25х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 25х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 25х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 25х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 25х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 25х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 25х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 25х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 25х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 25х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
@@ -8517,92 +8517,92 @@
         <is>
           <t>Латунный винт с потайной головкой 28х14 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
           <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 28х14 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 28х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 28х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 28х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 28х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 28х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 28х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 28х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 28х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 28х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
           <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 28х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>76 ₽/шт.</t>
         </is>
@@ -8661,860 +8661,860 @@
         <is>
           <t>Латунный винт с потайной головкой 28х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
           <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 28х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 2х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 2х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 2х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 2х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 2х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 2х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 2х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 2х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х12 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х12 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х14 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х14 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х16 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х16 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3,5х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х12 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х12 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х8 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х14 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 30х8 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х14 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х16 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х16 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х12 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х12 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х14 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х14 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х16 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х16 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 30х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х8 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х12 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 32х8 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х12 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х10 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х14 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х10 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х14 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х12 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х16 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х16 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х12 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х14 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х14 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х16 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х16 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 32х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х18 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х10 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х18 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х10 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х12 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х12 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х14 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х14 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х16 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х16 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х18 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 35х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х18 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3,5х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 35х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 35х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 35х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
           <t>82 ₽/шт.</t>
         </is>
@@ -9789,140 +9789,140 @@
         <is>
           <t>Латунный винт с потайной головкой 38х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
           <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 38х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
           <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 3х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 3х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 3х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 3х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
@@ -10797,188 +10797,188 @@
         <is>
           <t>Латунный винт с потайной головкой 48х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 48х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 4х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 4х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 4х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 4х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
@@ -11373,236 +11373,236 @@
         <is>
           <t>Латунный винт с потайной головкой 55х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 55х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 5х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 5х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 5х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 5х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
@@ -11949,236 +11949,236 @@
         <is>
           <t>Латунный винт с потайной головкой 65х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 65х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 6х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 6х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 6х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 6х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
@@ -12525,236 +12525,236 @@
         <is>
           <t>Латунный винт с потайной головкой 75х8 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 75х8 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1010" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 7х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 7х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 7х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 7х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
@@ -13077,236 +13077,236 @@
         <is>
           <t>Латунный винт с потайной головкой 85х20 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
           <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 85х20 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
           <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1060" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1070" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 8х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 8х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 8х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 8х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
@@ -13629,236 +13629,236 @@
         <is>
           <t>Латунный винт с потайной головкой 95х20 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1100" t="inlineStr">
         <is>
           <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 95х20 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1,2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1,4 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1,2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1,2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1,6 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1,4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1,4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1,6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х1 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х1,6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х2,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х2 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х2 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х2 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х2,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х2 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х2,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х3,5 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х3 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х3 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х3 мм Л63 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х3,5 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Латунный винт с потайной головкой 9х3 мм ЛС59-1 ГОСТ 17475-80</t>
+          <t>Латунный винт с потайной головкой 9х3,5 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 9х4 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 9х4 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
@@ -13893,3164 +13893,3164 @@
         <is>
           <t>Латунный винт с потайной головкой 9х6 мм Л63 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
           <t>Латунный винт с потайной головкой 9х6 мм ЛС59-1 ГОСТ 17475-80</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х100 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х10 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х100 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х10 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х18 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х11 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х18 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х11 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х20 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х12 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х20 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х12 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х22 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х2 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1130" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х22 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х2 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х25 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х2,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х25 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х28 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х28 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х30 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х30 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х32 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х32 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х35 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1140" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х35 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х38 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х6 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х38 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х6 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х40 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х7 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х40 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х7 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х42 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х8 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х42 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х8 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х45 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х9 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х45 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,2х9 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х48 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х10 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1150" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х48 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х10 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х50 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х11 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х50 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х11 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х55 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х12 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х55 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х12 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х60 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х2 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х60 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х2 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х65 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х2,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х65 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х70 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1160" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1161">
       <c r="A1161" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х70 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х75 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х75 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х80 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х80 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х85 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х85 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х90 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х6 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х90 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х6 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1170">
       <c r="A1170" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х95 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х7 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1170" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1171">
       <c r="A1171" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 10х95 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х7 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х100 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х8 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х100 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х8 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х10 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х9 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х10 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,4х9 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х11 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х10 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х11 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х10 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х12 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х11 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
           <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х12 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х11 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х18 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х12 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1180" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х18 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х12 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х20 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х13 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х20 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х13 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х22 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х14 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х22 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х14 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х25 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х16 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х2,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х16 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х25 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х2 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х2 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х28 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х2,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1190" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х28 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х2 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х2 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х30 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х30 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х32 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х32 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х35 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х3,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х35 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х6 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х6 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х38 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х7 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х38 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х7 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х8 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х8 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х40 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х9 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х40 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1,6х9 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х42 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х100 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х42 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х100 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х45 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х18 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х45 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х18 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х48 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х20 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х48 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х20 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х4 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х22 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х4 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х22 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х50 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х25 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
           <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х50 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х25 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х55 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х28 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х55 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х28 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х30 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1220" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х30 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х60 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х32 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х60 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х32 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х65 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х35 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х65 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х35 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х6 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х38 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х6 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х38 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х70 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х40 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х70 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х40 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х75 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х42 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х75 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х42 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х7 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х45 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х7 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х45 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х80 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х48 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х80 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х48 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х85 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х50 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х85 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х50 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х8 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х55 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х8 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х55 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х90 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х60 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х90 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х60 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х95 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х65 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 12х95 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х65 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х9 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х70 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,2х9 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х70 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х100 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х75 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х100 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х75 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х10 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х80 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х10 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х80 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х11 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х85 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х11 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х85 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х12 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х90 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х12 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х90 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х25 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х95 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х2,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 10х95 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х25 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х100 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х100 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х28 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х18 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х28 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х18 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х2 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х20 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х2 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х20 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х30 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х22 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х30 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х22 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
           <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х32 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х25 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х32 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х25 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х35 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х28 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х3,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х28 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х35 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х30 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х30 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х38 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х32 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1270" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х38 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х32 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х35 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х35 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х40 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х38 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х40 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х38 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х42 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х40 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х42 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х40 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х45 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х42 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х45 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х42 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х48 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х45 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1280" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х48 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х45 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х4 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х48 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х4 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х48 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х50 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х50 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х50 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х50 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х55 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х55 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х55 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х55 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х60 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х60 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х60 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х65 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х60 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х65 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х65 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х70 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х65 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х70 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х6 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х75 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х6 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х75 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х70 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х80 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х70 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х80 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х75 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х85 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х75 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х85 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х7 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х90 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1300" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х7 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х90 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х80 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х95 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х80 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 12х95 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х85 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х100 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х85 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х100 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х8 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х25 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х8 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х25 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х90 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х28 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х90 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х28 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х95 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х30 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1310" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 14х95 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х30 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х9 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х32 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,4х9 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х32 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х100 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х35 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х100 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х35 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х10 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х38 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х10 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х38 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х11 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х40 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х11 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х40 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х12 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х42 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1320" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х12 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х42 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х13 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х45 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х13 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х45 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х14 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х48 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х14 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х48 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х16 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х50 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х16 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х50 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х2,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х55 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х55 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х2 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х60 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х2 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х60 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х30 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х65 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х30 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х65 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х32 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х70 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х32 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х70 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х35 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х75 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х3,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х75 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х35 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х80 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х80 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х38 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х85 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х38 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х85 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х90 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х90 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х40 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х95 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х40 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 14х95 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х42 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х100 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х42 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х100 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х45 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х30 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х45 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х30 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х48 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х32 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1350" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х48 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х32 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х4 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х35 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х4 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х35 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х50 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х38 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х50 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х38 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х55 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х40 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х55 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х40 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х42 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х42 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х60 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х45 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х60 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х45 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х65 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х48 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х65 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х48 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х6 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х50 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х6 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х50 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х70 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х55 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х70 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х55 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х75 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х60 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х75 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х60 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х7 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х65 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1370" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х7 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х65 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х80 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х70 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х80 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х70 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х85 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х75 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х85 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х75 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х8 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х80 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х8 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х80 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х90 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х85 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
-          <t>84 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х90 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х85 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х95 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х90 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1380" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>84 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 16х95 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х90 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х9 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х95 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1,6х9 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 16х95 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 18х100 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 18х100 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
           <t>84 ₽/шт.</t>
         </is>
@@ -17469,140 +17469,140 @@
         <is>
           <t>Латунный винт с цилиндрической головкой 1х10 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1420" t="inlineStr">
         <is>
           <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 1х10 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х2,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х2 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х2 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х2 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х2,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х2 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х3,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 1х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 1х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 1х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1430" t="inlineStr">
         <is>
           <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 1х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>75 ₽/шт.</t>
         </is>
@@ -17709,884 +17709,884 @@
         <is>
           <t>Латунный винт с цилиндрической головкой 1х9 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1440" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 1х9 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х100 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х10 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х100 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х10 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х110 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х11 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х110 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х11 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х120 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х12 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х120 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х12 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х40 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х13 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х40 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х13 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х42 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х14 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1450" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>75 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х42 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х14 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х45 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х16 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х45 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х16 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
-          <t>95 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х48 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х18 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
-          <t>87 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х48 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х18 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х50 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х20 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х50 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х20 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х55 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х22 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х55 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х22 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х60 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х25 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1460" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х60 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х25 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х65 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х65 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х70 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х70 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х75 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х75 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>73 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х80 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>85 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х80 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>83 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х85 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х6 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х85 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х6 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х90 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х7 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х90 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х7 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>93 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х95 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х8 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 20х95 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х8 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
-          <t>78 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х10 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х9 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х10 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2,5х9 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х11 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х100 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х11 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х100 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х12 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х110 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>70 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х12 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х110 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>96 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х13 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х120 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х13 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х120 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х14 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х40 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>75 ₽/шт.</t>
+          <t>70 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х14 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х40 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>80 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х16 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х42 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х16 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х42 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х18 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х45 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х18 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х45 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х20 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х48 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1490" t="inlineStr">
         <is>
-          <t>80 ₽/шт.</t>
+          <t>87 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х20 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х48 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х22 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х50 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х22 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х50 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х25 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х55 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х25 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х55 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
-          <t>100 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х3,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х60 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>89 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х60 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>98 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х65 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х65 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х4 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х70 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1500" t="inlineStr">
         <is>
           <t>99 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х4 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х70 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х75 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
-          <t>85 ₽/шт.</t>
+          <t>100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х75 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>99 ₽/шт.</t>
+          <t>73 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х6 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х80 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х6 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х80 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х7 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х85 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>76 ₽/шт.</t>
+          <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х7 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х85 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>72 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х8 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х90 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х8 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х90 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>93 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х9 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х95 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1510" t="inlineStr">
         <is>
           <t>89 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2,5х9 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 20х95 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>72 ₽/шт.</t>
+          <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 2х10 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
           <t>76 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 2х10 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
           <t>88 ₽/шт.</t>
         </is>
@@ -18717,140 +18717,140 @@
         <is>
           <t>Латунный винт с цилиндрической головкой 2х18 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
           <t>78 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 2х18 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
           <t>95 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х20 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х2,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х20 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>88 ₽/шт.</t>
+          <t>82 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х2,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х20 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х2,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х20 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
-          <t>82 ₽/шт.</t>
+          <t>88 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х3,5 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1530" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>79 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>94 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
-          <t>79 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 2х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 2х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>94 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 2х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
           <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 2х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
           <t>86 ₽/шт.</t>
         </is>
@@ -19701,116 +19701,116 @@
         <is>
           <t>Латунный винт с цилиндрической головкой 3х28 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1606" t="inlineStr">
         <is>
           <t>96 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 3х28 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1607" t="inlineStr">
         <is>
           <t>98 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 3х30 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 3х3 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1608" t="inlineStr">
         <is>
-          <t>91 ₽/шт.</t>
+          <t>74 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 3х30 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 3х3 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1609" t="inlineStr">
         <is>
-          <t>81 ₽/шт.</t>
+          <t>97 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 3х3,5 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1610" t="inlineStr">
         <is>
           <t>83 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 3х3,5 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1611" t="inlineStr">
         <is>
           <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 3х3 мм Л63 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 3х30 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1612" t="inlineStr">
         <is>
-          <t>74 ₽/шт.</t>
+          <t>91 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Латунный винт с цилиндрической головкой 3х3 мм ЛС59-1 ГОСТ 1491-80</t>
+          <t>Латунный винт с цилиндрической головкой 3х30 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1613" t="inlineStr">
         <is>
-          <t>97 ₽/шт.</t>
+          <t>81 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 3х4 мм Л63 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1614" t="inlineStr">
         <is>
           <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
           <t>Латунный винт с цилиндрической головкой 3х4 мм ЛС59-1 ГОСТ 1491-80</t>
         </is>
       </c>
       <c r="B1615" t="inlineStr">
         <is>
           <t>79 ₽/шт.</t>
         </is>