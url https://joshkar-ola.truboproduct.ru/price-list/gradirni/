--- v0 (2026-05-14)
+++ v1 (2026-08-20)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -573,68 +573,68 @@
         <is>
           <t>Градирня 1,1/3 кВт 12 м3/час 65 мм УИГ-250</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>52419 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Градирня 1,1/3 кВт 12 м3/час 65 мм УИГ-350</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>51292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Градирня 12/45 кВт 160 м3/час 200 мм УИГ-4000</t>
+          <t>Градирня 1,5/4 кВт 20 м3/час 80 мм УИГ-500</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>72327 ₽/шт.</t>
+          <t>63915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Градирня 1,5/4 кВт 20 м3/час 80 мм УИГ-500</t>
+          <t>Градирня 12/45 кВт 160 м3/час 200 мм УИГ-4000</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>63915 ₽/шт.</t>
+          <t>72327 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Градирня 15/55 кВт 180 м3/час 200 мм УИГ-5000</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>75356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Градирня 15/75 кВт 200 м3/час 200 мм УИГ-6000</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>78223 ₽/шт.</t>
         </is>
@@ -669,176 +669,176 @@
         <is>
           <t>Градирня 18/50 кВт 50 м3/час 65 мм УИГ-50T</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>54993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Градирня 2,2/4 кВт 22 м3/час 80 мм УИГ-600</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>65450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Градирня 22/50 кВт 60 м3/час 65 мм УИГ-60T</t>
+          <t>Градирня 2,2/5,5 кВт 25 м3/час 100 мм УИГ-750</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>55822 ₽/шт.</t>
+          <t>66762 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Градирня 2,2/5,5 кВт 25 м3/час 100 мм УИГ-750</t>
+          <t>Градирня 22/50 кВт 60 м3/час 65 мм УИГ-60T</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>66762 ₽/шт.</t>
+          <t>55822 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Градирня 28,5/50 кВт 120 м3/час 65 мм УИГ-120T</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>59277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Градирня 30/50 кВт 100 м3/час 65 мм УИГ-100T</t>
+          <t>Градирня 3/11 кВт 40 м3/час 128 мм УИГ-1250</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>55872 ₽/шт.</t>
+          <t>67825 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Градирня 3/11 кВт 40 м3/час 128 мм УИГ-1250</t>
+          <t>Градирня 3/7,5 кВт 30 м3/час 125 мм УИГ-1000</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>67825 ₽/шт.</t>
+          <t>67528 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Градирня 3/7,5 кВт 30 м3/час 125 мм УИГ-1000</t>
+          <t>Градирня 30/50 кВт 100 м3/час 65 мм УИГ-100T</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>67528 ₽/шт.</t>
+          <t>55872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Градирня 4,4/15 кВт 50 м3/час 125 мм УИГ-1500</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>67774 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Градирня 45/50 кВт 140 м3/час 65 мм УИГ-140T</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>59382 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Градирня 46/50 кВт 180 м3/час 65 мм УИГ-180T</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>63899 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Градирня 6/18,5 кВт 70 м3/час 150 мм УИГ-2000</t>
+          <t>Градирня 6,6/18,5 кВт 70 м3/час 150 мм УИГ-2500</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>70100 ₽/шт.</t>
+          <t>68802 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Градирня 6,6/18,5 кВт 70 м3/час 150 мм УИГ-2500</t>
+          <t>Градирня 6/18,5 кВт 70 м3/час 150 мм УИГ-2000</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>68802 ₽/шт.</t>
+          <t>70100 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Градирня 7/50 кВт 10 м3/час 65 мм УИГ-10T</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>43672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Градирня 8/50 кВт 20 м3/час 65 мм УИГ-20T</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>52424 ₽/шт.</t>
         </is>