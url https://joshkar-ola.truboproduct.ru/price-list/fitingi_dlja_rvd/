--- v0 (2026-05-15)
+++ v1 (2026-09-05)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -1833,2456 +1833,2456 @@
         <is>
           <t>Фитинг DK 8 мм 90° М20х1,5</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>284 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Фитинг DK 8 мм 90° М22х1,5</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>285 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 45° M16x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 10 мм M18x1,5</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>380 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 45° M18x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 10 мм M20x1,5</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>376 ₽/шт.</t>
+          <t>319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 45° M22x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 10 мм М22x1,5</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>372 ₽/шт.</t>
+          <t>315 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 90° M16x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 10 мм М22х1,5</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>316 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 90° M18x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 12 мм M24x1,5</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>391 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 90° M20x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 12 мм M27x1,5</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>393 ₽/шт.</t>
+          <t>457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Фитинг DKO 10 мм 90° M22x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 12 мм М18x1,5</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>389 ₽/шт.</t>
+          <t>467 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 45° M20x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 12 мм М20x1,5</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>531 ₽/шт.</t>
+          <t>458 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 45° M22x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 12 мм М22x1,5</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>527 ₽/шт.</t>
+          <t>466 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 45° M24x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 16 мм M27x1,5</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>534 ₽/шт.</t>
+          <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 45° M26x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 16 мм M27x2</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>531 ₽/шт.</t>
+          <t>590 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 90° M22x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 16 мм M30x1,5</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>550 ₽/шт.</t>
+          <t>587 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 90° M24x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 16 мм М22х1,5</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>552 ₽/шт.</t>
+          <t>588 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Фитинг DKO 12 мм 90° M26x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 20 мм M30x2</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>548 ₽/шт.</t>
+          <t>727 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Фитинг DKO 16 мм 45° M26x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 20 мм M33x1,5</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>652 ₽/шт.</t>
+          <t>722 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Фитинг DKO 16 мм 45° M30x2</t>
+          <t>Фитинг DK с внутренней резьбой 20 мм M33x2</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>654 ₽/шт.</t>
+          <t>723 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Фитинг DKO 16 мм 90° M26x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 25 мм M33x2</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>662 ₽/шт.</t>
+          <t>829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Фитинг DKO 16 мм 90° M27x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 25 мм M36x2</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>663 ₽/шт.</t>
+          <t>827 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Фитинг DKO 16 мм 90° M30x2</t>
+          <t>Фитинг DK с внутренней резьбой 25 мм M39x2</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>663 ₽/шт.</t>
+          <t>821 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Фитинг DKO 20 мм 45° M26x1,5</t>
+          <t>Фитинг DK с внутренней резьбой 40 мм M52x2</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>772 ₽/шт.</t>
+          <t>982 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Фитинг DKO 20 мм 45° M30x2</t>
+          <t>Фитинг DK с внутренней резьбой 6 мм M10x1,5</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>770 ₽/шт.</t>
+          <t>90 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Фитинг DKO 20 мм 90° M30x2</t>
+          <t>Фитинг DK с внутренней резьбой 6 мм M12x1,5</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>779 ₽/шт.</t>
+          <t>86 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Фитинг DKO 20 мм 90° M36x2</t>
+          <t>Фитинг DK с внутренней резьбой 6 мм M14x1,5</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>782 ₽/шт.</t>
+          <t>92 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Фитинг DKO 25 мм 45° M36x2</t>
+          <t>Фитинг DK с внутренней резьбой 8 мм M14x1,5</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>865 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Фитинг DKO 25 мм 45° M42x2</t>
+          <t>Фитинг DK с внутренней резьбой 8 мм M16x1,5</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>867 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Фитинг DKO 25 мм 90° M36x2</t>
+          <t>Фитинг DK с внутренней резьбой 8 мм M18x1,5</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>872 ₽/шт.</t>
+          <t>216 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Фитинг DKO 25 мм 90° M42x2</t>
+          <t>Фитинг DK с внутренней резьбой 8 мм M20x1,5</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>873 ₽/шт.</t>
+          <t>222 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Фитинг DKO 32 мм 45° M52x2</t>
+          <t>Фитинг DK с наружной резьбой 10 мм M16x1,5</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>928 ₽/шт.</t>
+          <t>366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Фитинг DKO 32 мм 90° M45x2</t>
+          <t>Фитинг DK с наружной резьбой 10 мм M18x1,5</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>936 ₽/шт.</t>
+          <t>366 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Фитинг DKO 32 мм 90° M52x2</t>
+          <t>Фитинг DK с наружной резьбой 10 мм M20x1,5</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>940 ₽/шт.</t>
+          <t>362 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Фитинг DKO 38 мм 45° M52x2</t>
+          <t>Фитинг DK с наружной резьбой 12 мм M18x1,5</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>970 ₽/шт.</t>
+          <t>517 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Фитинг DKO 38 мм 90° M52x2</t>
+          <t>Фитинг DK с наружной резьбой 12 мм M20x1,5</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>972 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Фитинг DKO 6 мм 45° M12x1,5</t>
+          <t>Фитинг DK с наружной резьбой 12 мм M22x1,5</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>163 ₽/шт.</t>
+          <t>514 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Фитинг DKO 6 мм 45° M14x1,5</t>
+          <t>Фитинг DK с наружной резьбой 12 мм M24x1,5</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>508 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Фитинг DKO 6 мм 90° M12x1,5</t>
+          <t>Фитинг DK с наружной резьбой 12 мм M27x1,5</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>515 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Фитинг DKO 6 мм 90° M14x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M22x1,5</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>623 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Фитинг DKO 6 мм 90° M16x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M24x1,5</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>627 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Фитинг DKO 6 мм 90° M18x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M26x1,5</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>177 ₽/шт.</t>
+          <t>632 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Фитинг DKO 8 мм 45° M16x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M27x1,5</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>267 ₽/шт.</t>
+          <t>643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Фитинг DKO 8 мм 90° M14x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M27x2</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Фитинг DKO 8 мм 90° M16x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M30x1,5</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>270 ₽/шт.</t>
+          <t>631 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Фитинг DKO 8 мм 90° M18x1,5</t>
+          <t>Фитинг DK с наружной резьбой 16 мм M30x2</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>269 ₽/шт.</t>
+          <t>636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 10 мм M16x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M27x1,5</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>757 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 10 мм M18x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M30x1,5</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>313 ₽/шт.</t>
+          <t>763 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 10 мм M20x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M30x2</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>312 ₽/шт.</t>
+          <t>751 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 10 мм M22x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M33x1,5</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>304 ₽/шт.</t>
+          <t>760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 12 мм M22x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M33x2</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>439 ₽/шт.</t>
+          <t>760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 12 мм M24x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M36x1,5</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>450 ₽/шт.</t>
+          <t>753 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 12 мм M26x1,5</t>
+          <t>Фитинг DK с наружной резьбой 20 мм M36x2</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>447 ₽/шт.</t>
+          <t>755 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 16 мм M26x1,5</t>
+          <t>Фитинг DK с наружной резьбой 25 мм M36x2</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>582 ₽/шт.</t>
+          <t>860 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 16 мм M30x2</t>
+          <t>Фитинг DK с наружной резьбой 25 мм M39x2</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>583 ₽/шт.</t>
+          <t>855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 20 мм M26x1,5</t>
+          <t>Фитинг DK с наружной резьбой 25 мм M42x2</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>716 ₽/шт.</t>
+          <t>855 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 20 мм M30x2</t>
+          <t>Фитинг DK с наружной резьбой 32 мм M45x2</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>719 ₽/шт.</t>
+          <t>918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 20 мм M36x2</t>
+          <t>Фитинг DK с наружной резьбой 32 мм M48x1,5</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>720 ₽/шт.</t>
+          <t>915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 25 мм M36x2</t>
+          <t>Фитинг DK с наружной резьбой 32 мм M48x2</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>817 ₽/шт.</t>
+          <t>915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 25 мм M42x2</t>
+          <t>Фитинг DK с наружной резьбой 32 мм M52x2</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>819 ₽/шт.</t>
+          <t>916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 32 мм M45x2</t>
+          <t>Фитинг DK с наружной резьбой 38 мм M52x2</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>897 ₽/шт.</t>
+          <t>969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 32 мм M52x2</t>
+          <t>Фитинг DK с наружной резьбой 50 мм M64x2</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>897 ₽/шт.</t>
+          <t>993 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 38 мм M52х2</t>
+          <t>Фитинг DK с наружной резьбой 6 мм M10x1</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>965 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 40 мм M52x2</t>
+          <t>Фитинг DK с наружной резьбой 6 мм M12x1,5</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>981 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 6 мм M12x1,5</t>
+          <t>Фитинг DK с наружной резьбой 6 мм M14x1,5</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 6 мм M14x1,5</t>
+          <t>Фитинг DK с наружной резьбой 6 мм M16x1,5</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>77 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 6 мм M16x1,5</t>
+          <t>Фитинг DK с наружной резьбой 8 мм M12x1,5</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>71 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 6 мм M18x1,5</t>
+          <t>Фитинг DK с наружной резьбой 8 мм M14x1,5</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>69 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 8 мм M16x1,5</t>
+          <t>Фитинг DK с наружной резьбой 8 мм M16x1,5</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>211 ₽/шт.</t>
+          <t>255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 8 мм M18x1,5</t>
+          <t>Фитинг DK с наружной резьбой 8 мм M18x1,5</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>212 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Фитинг DKO с внутренней резьбой 8 мм M20x1,5</t>
+          <t>Фитинг DK с наружной резьбой 8 мм M22x1,5</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M14x1,5</t>
+          <t>Фитинг DKO 10 мм 45° M16x1,5</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>350 ₽/шт.</t>
+          <t>380 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M16x1,5</t>
+          <t>Фитинг DKO 10 мм 45° M18x1,5</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>353 ₽/шт.</t>
+          <t>376 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M18</t>
+          <t>Фитинг DKO 10 мм 45° M22x1,5</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>361 ₽/шт.</t>
+          <t>372 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M18x1,5</t>
+          <t>Фитинг DKO 10 мм 90° M16x1,5</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>354 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M20</t>
+          <t>Фитинг DKO 10 мм 90° M18x1,5</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>360 ₽/шт.</t>
+          <t>391 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M22</t>
+          <t>Фитинг DKO 10 мм 90° M20x1,5</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>358 ₽/шт.</t>
+          <t>393 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M22x1,5</t>
+          <t>Фитинг DKO 10 мм 90° M22x1,5</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>356 ₽/шт.</t>
+          <t>389 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм M26x1,5</t>
+          <t>Фитинг DKO 12 мм 45° M20x1,5</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>357 ₽/шт.</t>
+          <t>531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм М18х1,5</t>
+          <t>Фитинг DKO 12 мм 45° M22x1,5</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>527 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм М20х1,5</t>
+          <t>Фитинг DKO 12 мм 45° M24x1,5</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>534 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 10 мм М22х1,5</t>
+          <t>Фитинг DKO 12 мм 45° M26x1,5</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>345 ₽/шт.</t>
+          <t>531 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм M18x1,5</t>
+          <t>Фитинг DKO 12 мм 90° M22x1,5</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>490 ₽/шт.</t>
+          <t>550 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм M22</t>
+          <t>Фитинг DKO 12 мм 90° M24x1,5</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>500 ₽/шт.</t>
+          <t>552 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм M22x1,5</t>
+          <t>Фитинг DKO 12 мм 90° M26x1,5</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>491 ₽/шт.</t>
+          <t>548 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм M24</t>
+          <t>Фитинг DKO 16 мм 45° M26x1,5</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>497 ₽/шт.</t>
+          <t>652 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм M26x1,5</t>
+          <t>Фитинг DKO 16 мм 45° M30x2</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>493 ₽/шт.</t>
+          <t>654 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм M30x2,0</t>
+          <t>Фитинг DKO 16 мм 90° M26x1,5</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>496 ₽/шт.</t>
+          <t>662 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм М22х1,5</t>
+          <t>Фитинг DKO 16 мм 90° M27x1,5</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>483 ₽/шт.</t>
+          <t>663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм М24х1,5</t>
+          <t>Фитинг DKO 16 мм 90° M30x2</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>486 ₽/шт.</t>
+          <t>663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 12 мм М26х1,5</t>
+          <t>Фитинг DKO 20 мм 45° M26x1,5</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>488 ₽/шт.</t>
+          <t>772 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 16 мм M26x1,5</t>
+          <t>Фитинг DKO 20 мм 45° M30x2</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>607 ₽/шт.</t>
+          <t>770 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 16 мм M30</t>
+          <t>Фитинг DKO 20 мм 90° M30x2</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>618 ₽/шт.</t>
+          <t>779 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 16 мм M30x2,0</t>
+          <t>Фитинг DKO 20 мм 90° M36x2</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>610 ₽/шт.</t>
+          <t>782 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 16 мм M36x2,0</t>
+          <t>Фитинг DKO 25 мм 45° M36x2</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>614 ₽/шт.</t>
+          <t>865 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 16 мм М26х1,5</t>
+          <t>Фитинг DKO 25 мм 45° M42x2</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>607 ₽/шт.</t>
+          <t>867 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 16 мм М30х2</t>
+          <t>Фитинг DKO 25 мм 90° M36x2</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>609 ₽/шт.</t>
+          <t>872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 19 мм M26x1,5</t>
+          <t>Фитинг DKO 25 мм 90° M42x2</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>702 ₽/шт.</t>
+          <t>873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 19 мм M30x2,0</t>
+          <t>Фитинг DKO 32 мм 45° M52x2</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>685 ₽/шт.</t>
+          <t>928 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 19 мм M36x2,0</t>
+          <t>Фитинг DKO 32 мм 90° M45x2</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>703 ₽/шт.</t>
+          <t>936 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 19 мм М30х2</t>
+          <t>Фитинг DKO 32 мм 90° M52x2</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>693 ₽/шт.</t>
+          <t>940 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 19 мм М36х2</t>
+          <t>Фитинг DKO 38 мм 45° M52x2</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>700 ₽/шт.</t>
+          <t>970 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 20 мм M30</t>
+          <t>Фитинг DKO 38 мм 90° M52x2</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>748 ₽/шт.</t>
+          <t>972 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 20 мм M36</t>
+          <t>Фитинг DKO 6 мм 45° M12x1,5</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>749 ₽/шт.</t>
+          <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 25 мм M36</t>
+          <t>Фитинг DKO 6 мм 45° M14x1,5</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>854 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 25 мм M36x2,0</t>
+          <t>Фитинг DKO 6 мм 90° M12x1,5</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>851 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 25 мм M42</t>
+          <t>Фитинг DKO 6 мм 90° M14x1,5</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>854 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 25 мм M45x2,0</t>
+          <t>Фитинг DKO 6 мм 90° M16x1,5</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>846 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 25 мм М36х2</t>
+          <t>Фитинг DKO 6 мм 90° M18x1,5</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>849 ₽/шт.</t>
+          <t>177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 25 мм М42х2</t>
+          <t>Фитинг DKO 8 мм 45° M16x1,5</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>850 ₽/шт.</t>
+          <t>267 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 31 мм M45x2,0</t>
+          <t>Фитинг DKO 8 мм 90° M14x1,5</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>889 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 31 мм M52x2,0</t>
+          <t>Фитинг DKO 8 мм 90° M16x1,5</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>891 ₽/шт.</t>
+          <t>270 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 31 мм М45х2</t>
+          <t>Фитинг DKO 8 мм 90° M18x1,5</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>887 ₽/шт.</t>
+          <t>269 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 31 мм М52х2</t>
+          <t>Фитинг DKO с внутренней резьбой 10 мм M16x1,5</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>888 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 32 мм M52</t>
+          <t>Фитинг DKO с внутренней резьбой 10 мм M18x1,5</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>913 ₽/шт.</t>
+          <t>313 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 38 мм M52x2,0</t>
+          <t>Фитинг DKO с внутренней резьбой 10 мм M20x1,5</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>969 ₽/шт.</t>
+          <t>312 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 38 мм М52х2</t>
+          <t>Фитинг DKO с внутренней резьбой 10 мм M22x1,5</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>968 ₽/шт.</t>
+          <t>304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 5 мм М12х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 12 мм M22x1,5</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>57 ₽/шт.</t>
+          <t>439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 5 мм М14х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 12 мм M24x1,5</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>450 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 5 мм М16х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 12 мм M26x1,5</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>59 ₽/шт.</t>
+          <t>447 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм M12x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 16 мм M26x1,5</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>127 ₽/шт.</t>
+          <t>582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм M14x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 16 мм M30x2</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>583 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм M16x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 20 мм M26x1,5</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>128 ₽/шт.</t>
+          <t>716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм M18</t>
+          <t>Фитинг DKO с внутренней резьбой 20 мм M30x2</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>141 ₽/шт.</t>
+          <t>719 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм M18х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 20 мм M36x2</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм M22x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 25 мм M36x2</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>140 ₽/шт.</t>
+          <t>817 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм М14х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 25 мм M42x2</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>110 ₽/шт.</t>
+          <t>819 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм М16х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 32 мм M45x2</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>113 ₽/шт.</t>
+          <t>897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм М18х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 32 мм M52x2</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>119 ₽/шт.</t>
+          <t>897 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 6 мм М20х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 38 мм M52х2</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>124 ₽/шт.</t>
+          <t>965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм M14x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 40 мм M52x2</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>242 ₽/шт.</t>
+          <t>981 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм M16x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 6 мм M12x1,5</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм M18x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 6 мм M14x1,5</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>77 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм M20</t>
+          <t>Фитинг DKO с внутренней резьбой 6 мм M16x1,5</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>71 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм M22x1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 6 мм M18x1,5</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>69 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм М16х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 8 мм M16x1,5</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>211 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм М18х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 8 мм M18x1,5</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Фитинг DKO с наружной резьбой 8 мм М20х1,5</t>
+          <t>Фитинг DKO с внутренней резьбой 8 мм M20x1,5</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 10 мм M18x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M14x1,5</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>350 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 10 мм M20x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M16x1,5</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>319 ₽/шт.</t>
+          <t>353 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 10 мм М22x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M18</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>315 ₽/шт.</t>
+          <t>361 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 10 мм М22х1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M18x1,5</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>316 ₽/шт.</t>
+          <t>354 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 12 мм M24x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M20</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>360 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 12 мм M27x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M22</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>457 ₽/шт.</t>
+          <t>358 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 12 мм М18x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M22x1,5</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>467 ₽/шт.</t>
+          <t>356 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 12 мм М20x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм M26x1,5</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>458 ₽/шт.</t>
+          <t>357 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 12 мм М22x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм М18х1,5</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>466 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 16 мм M27x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм М20х1,5</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>590 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 16 мм M27x2</t>
+          <t>Фитинг DKO с наружной резьбой 10 мм М22х1,5</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>590 ₽/шт.</t>
+          <t>345 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 16 мм M30x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм M18x1,5</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>587 ₽/шт.</t>
+          <t>490 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 16 мм М22х1,5</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм M22</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>588 ₽/шт.</t>
+          <t>500 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 20 мм M30x2</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм M22x1,5</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>727 ₽/шт.</t>
+          <t>491 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 20 мм M33x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм M24</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>722 ₽/шт.</t>
+          <t>497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 20 мм M33x2</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм M26x1,5</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>723 ₽/шт.</t>
+          <t>493 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 25 мм M33x2</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм M30x2,0</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>829 ₽/шт.</t>
+          <t>496 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 25 мм M36x2</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм М22х1,5</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>827 ₽/шт.</t>
+          <t>483 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 25 мм M39x2</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм М24х1,5</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>821 ₽/шт.</t>
+          <t>486 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 40 мм M52x2</t>
+          <t>Фитинг DKO с наружной резьбой 12 мм М26х1,5</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>982 ₽/шт.</t>
+          <t>488 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 6 мм M10x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 16 мм M26x1,5</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>90 ₽/шт.</t>
+          <t>607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 6 мм M12x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 16 мм M30</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>86 ₽/шт.</t>
+          <t>618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 6 мм M14x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 16 мм M30x2,0</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>92 ₽/шт.</t>
+          <t>610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 8 мм M14x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 16 мм M36x2,0</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>614 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 8 мм M16x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 16 мм М26х1,5</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>607 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 8 мм M18x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 16 мм М30х2</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>216 ₽/шт.</t>
+          <t>609 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Фитинг DK с внутренней резьбой 8 мм M20x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 19 мм M26x1,5</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>222 ₽/шт.</t>
+          <t>702 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 10 мм M16x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 19 мм M30x2,0</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>366 ₽/шт.</t>
+          <t>685 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 10 мм M18x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 19 мм M36x2,0</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>366 ₽/шт.</t>
+          <t>703 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 10 мм M20x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 19 мм М30х2</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>362 ₽/шт.</t>
+          <t>693 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 12 мм M18x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 19 мм М36х2</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>517 ₽/шт.</t>
+          <t>700 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 12 мм M20x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 20 мм M30</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>748 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 12 мм M22x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 20 мм M36</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>514 ₽/шт.</t>
+          <t>749 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 12 мм M24x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 25 мм M36</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>508 ₽/шт.</t>
+          <t>854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 12 мм M27x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 25 мм M36x2,0</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>515 ₽/шт.</t>
+          <t>851 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M22x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 25 мм M42</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>623 ₽/шт.</t>
+          <t>854 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M24x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 25 мм M45x2,0</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>627 ₽/шт.</t>
+          <t>846 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M26x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 25 мм М36х2</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>632 ₽/шт.</t>
+          <t>849 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M27x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 25 мм М42х2</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>643 ₽/шт.</t>
+          <t>850 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M27x2</t>
+          <t>Фитинг DKO с наружной резьбой 31 мм M45x2,0</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M30x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 31 мм M52x2,0</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>631 ₽/шт.</t>
+          <t>891 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 16 мм M30x2</t>
+          <t>Фитинг DKO с наружной резьбой 31 мм М45х2</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>636 ₽/шт.</t>
+          <t>887 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M27x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 31 мм М52х2</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>757 ₽/шт.</t>
+          <t>888 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M30x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 32 мм M52</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>763 ₽/шт.</t>
+          <t>913 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M30x2</t>
+          <t>Фитинг DKO с наружной резьбой 38 мм M52x2,0</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>751 ₽/шт.</t>
+          <t>969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M33x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 38 мм М52х2</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>760 ₽/шт.</t>
+          <t>968 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M33x2</t>
+          <t>Фитинг DKO с наружной резьбой 5 мм М12х1,5</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>760 ₽/шт.</t>
+          <t>57 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M36x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 5 мм М14х1,5</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>753 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 20 мм M36x2</t>
+          <t>Фитинг DKO с наружной резьбой 5 мм М16х1,5</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>755 ₽/шт.</t>
+          <t>59 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 25 мм M36x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм M12x1,5</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>860 ₽/шт.</t>
+          <t>127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 25 мм M39x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм M14x1,5</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>855 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 25 мм M42x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм M16x1,5</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>855 ₽/шт.</t>
+          <t>128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 32 мм M45x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм M18</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>918 ₽/шт.</t>
+          <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 32 мм M48x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм M18х1,5</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>915 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 32 мм M48x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм M22x1,5</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>915 ₽/шт.</t>
+          <t>140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 32 мм M52x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм М14х1,5</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>916 ₽/шт.</t>
+          <t>110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 38 мм M52x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм М16х1,5</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>969 ₽/шт.</t>
+          <t>113 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 50 мм M64x2</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм М18х1,5</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>993 ₽/шт.</t>
+          <t>119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 6 мм M10x1</t>
+          <t>Фитинг DKO с наружной резьбой 6 мм М20х1,5</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 6 мм M12x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм M14x1,5</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 6 мм M14x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм M16x1,5</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 6 мм M16x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм M18x1,5</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 8 мм M12x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм M20</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 8 мм M14x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм M22x1,5</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 8 мм M16x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм М16х1,5</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>255 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 8 мм M18x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм М18х1,5</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Фитинг DK с наружной резьбой 8 мм M22x1,5</t>
+          <t>Фитинг DKO с наружной резьбой 8 мм М20х1,5</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>Фитинг JIC 10 мм 45°</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>384 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Фитинг JIC 10 мм 90°</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>409 ₽/шт.</t>
         </is>