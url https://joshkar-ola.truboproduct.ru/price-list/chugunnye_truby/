--- v0 (2026-05-20)
+++ v1 (2026-08-14)
@@ -485,132 +485,132 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Труба чугунная 1000х1048х22,5 мм ВЧШГ</t>
+          <t>Труба чугунная 100 мм 176х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>85250 ₽/кг</t>
+          <t>26540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Труба чугунная 1000х1048х24,8 мм ВЧШГ</t>
+          <t>Труба чугунная 1000х1048х22,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>85512 ₽/кг</t>
+          <t>85250 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Труба чугунная 1000х1048х27 мм ВЧШГ</t>
+          <t>Труба чугунная 1000х1048х24,8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>85631 ₽/кг</t>
+          <t>85512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Труба чугунная 100 мм 176х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
+          <t>Труба чугунная 1000х1048х27 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>26540 ₽/кг</t>
+          <t>85631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Труба чугунная 100х118х7,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>20688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Труба чугунная 100х118х8,3 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>20842 ₽/кг</t>
         </is>
@@ -1101,92 +1101,92 @@
         <is>
           <t>Труба чугунная 700х738х19,3 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>74078 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Труба чугунная 700х738х21 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>74111 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Труба чугунная 800х842х19,2 мм ВЧШГ</t>
+          <t>Труба чугунная 80 мм 156х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>77979 ₽/кг</t>
+          <t>14668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Труба чугунная 800х842х21,1 мм ВЧШГ</t>
+          <t>Труба чугунная 800х842х19,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>78047 ₽/кг</t>
+          <t>77979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Труба чугунная 800х842х23 мм ВЧШГ</t>
+          <t>Труба чугунная 800х842х21,1 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>78184 ₽/кг</t>
+          <t>78047 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Труба чугунная 80 мм 156х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
+          <t>Труба чугунная 800х842х23 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>14668 ₽/кг</t>
+          <t>78184 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Труба чугунная 80х98х7,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>10030 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Труба чугунная 80х98х7,9 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>10061 ₽/кг</t>
         </is>