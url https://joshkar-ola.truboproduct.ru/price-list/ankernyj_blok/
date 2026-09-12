--- v0 (2026-05-18)
+++ v1 (2026-09-12)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">