--- v0 (2026-05-28)
+++ v1 (2026-10-03)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (8362) 34-73-96</t>
+          <t>+7 (8362) 60-00-32</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>josh@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -597,68 +597,68 @@
         <is>
           <t>Алюминиевая чушка А99</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>400 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Алюминиевая чушка АВ91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>273 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Алюминиевая чушка АВД1-1 ГОСТ 1131-76</t>
+          <t>Алюминиевая чушка АВД1 ГОСТ 1131-76</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>665 ₽/шт.</t>
+          <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Алюминиевая чушка АВД1 ГОСТ 1131-76</t>
+          <t>Алюминиевая чушка АВД1-1 ГОСТ 1131-76</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>543 ₽/шт.</t>
+          <t>665 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Алюминиевая чушка АК12</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>543 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Алюминиевая чушка АК12М2</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>543 ₽/шт.</t>
         </is>